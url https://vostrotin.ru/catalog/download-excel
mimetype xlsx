--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -12,86 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
-[...1 lines deleted...]
-    <t>Прайс-лист "Лаборатория Востротина" от 27.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+  <si>
+    <t>Прайс-лист "Лаборатория Востротина" от 06.06.2026</t>
   </si>
   <si>
     <t>Станции дозирования Маэстро Q3</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Маэстро Q3 Доза</t>
   </si>
   <si>
     <t>52 990 р.</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Маэстро Q3 Соло Rx</t>
   </si>
   <si>
     <t>65 990 р.</t>
   </si>
   <si>
     <t>Маэстро Q3 Соло pH</t>
   </si>
   <si>
-    <t>Maestro Q3 Дуэт pH/Rx (установка электродов в трубу)</t>
+    <t>Маэстро Q3 Дуэт pH/Rx - СТАРТ</t>
+  </si>
+  <si>
+    <t>99 900 р.</t>
+  </si>
+  <si>
+    <t>Маэстро Q3 Дуэт pH/Rx (установка электродов в трубу)</t>
   </si>
   <si>
     <t>109 990 р.</t>
   </si>
   <si>
     <t>Маэстро Q3 Дуэт pH/Rx с ячейкой измерения</t>
   </si>
   <si>
     <t>131 990 р.</t>
   </si>
   <si>
     <t>Маэстро Q3 Дуэт pH/FreeCI</t>
   </si>
   <si>
     <t>234 990 р.</t>
   </si>
   <si>
     <t>Маэстро Q3 Трио pH/Rx/FreeCI</t>
   </si>
   <si>
     <t>324 990 р.</t>
   </si>
   <si>
     <t>Маэстро Морская  pH/Rx/FreeCI/Br</t>
   </si>
@@ -107,51 +113,51 @@
   <si>
     <t>Насос "Тандем" для альгицида и флокулянта</t>
   </si>
   <si>
     <t>21 900 р.</t>
   </si>
   <si>
     <t>Датчик уровня реагентов в канистре</t>
   </si>
   <si>
     <t>6 950 р.</t>
   </si>
   <si>
     <t>Токометр для насоса фильтра к блоку автоматики БА-1</t>
   </si>
   <si>
     <t>5 490 р.</t>
   </si>
   <si>
     <t>Электроды измерений для станций дозирования pH Rx FCI TDS</t>
   </si>
   <si>
     <t>Датчик-электрод PH1 однокамерный в капилляре Black BNC/3м</t>
   </si>
   <si>
-    <t>14 990 р.</t>
+    <t>11 990 р.</t>
   </si>
   <si>
     <t>Датчик-электрод RX1 однокамерный в капилляре Black BNC/3м</t>
   </si>
   <si>
     <t>Двухкамерный электрод RX-Gold для электролизных установок</t>
   </si>
   <si>
     <t>19 990 р.</t>
   </si>
   <si>
     <t>Электрод классический с золотым кольцом FREE CHLORINE 1</t>
   </si>
   <si>
     <t>21 990 р.</t>
   </si>
   <si>
     <t>Электрод классический с платиновым кольцом FREE CHLORINE 3</t>
   </si>
   <si>
     <t>43 990 р.</t>
   </si>
   <si>
     <t>Электрод классический кондуктометрический TDS/EC/COND/SALT</t>
   </si>
@@ -797,54 +803,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C89"/>
+  <dimension ref="A1:C90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A89" sqref="A89:C89"/>
+      <selection activeCell="A90" sqref="A90:C90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
@@ -963,777 +969,788 @@
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:3" customHeight="1" ht="25">
-      <c r="A18" s="2" t="s">
+    <row r="17" spans="1:3">
+      <c r="A17" s="4" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="B17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" customHeight="1" ht="25">
+      <c r="A19" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="B20" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="C20" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:3">
-      <c r="A20" s="4" t="s">
+    <row r="21" spans="1:3">
+      <c r="A21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" customHeight="1" ht="25">
+      <c r="A29" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" customHeight="1" ht="25">
+      <c r="A35" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" customHeight="1" ht="25">
+      <c r="A58" s="2" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="4" t="s">
-[...78 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="C70" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" customHeight="1" ht="25">
+      <c r="A87" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="B88" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="C88" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
-[...596 lines deleted...]
-    </row>
     <row r="89" spans="1:3">
-      <c r="A89" s="5" t="s">
+      <c r="A89" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="B89" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="5" t="s">
+      <c r="B89" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C90" s="5" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
-    <mergeCell ref="A18:C18"/>
-[...3 lines deleted...]
-    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A87:C87"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>