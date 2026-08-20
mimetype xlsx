--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
-    <t>Прайс-лист "Лаборатория Востротина" от 06.06.2026</t>
+    <t>Прайс-лист "Лаборатория Востротина" от 20.08.2026</t>
   </si>
   <si>
     <t>Станции дозирования Маэстро Q3</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Маэстро Q3 Доза</t>
   </si>
   <si>
     <t>52 990 р.</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Маэстро Q3 Соло Rx</t>
   </si>
@@ -110,60 +110,60 @@
   <si>
     <t>49 990 р.</t>
   </si>
   <si>
     <t>Насос "Тандем" для альгицида и флокулянта</t>
   </si>
   <si>
     <t>21 900 р.</t>
   </si>
   <si>
     <t>Датчик уровня реагентов в канистре</t>
   </si>
   <si>
     <t>6 950 р.</t>
   </si>
   <si>
     <t>Токометр для насоса фильтра к блоку автоматики БА-1</t>
   </si>
   <si>
     <t>5 490 р.</t>
   </si>
   <si>
     <t>Электроды измерений для станций дозирования pH Rx FCI TDS</t>
   </si>
   <si>
-    <t>Датчик-электрод PH1 однокамерный в капилляре Black BNC/3м</t>
+    <t>Датчик-электрод PH1 однокамерный в капилляре Black BNC/2.8м</t>
   </si>
   <si>
     <t>11 990 р.</t>
   </si>
   <si>
-    <t>Датчик-электрод RX1 однокамерный в капилляре Black BNC/3м</t>
-[...2 lines deleted...]
-    <t>Двухкамерный электрод RX-Gold для электролизных установок</t>
+    <t>Датчик-электрод RX1 однокамерный в капилляре Black BNC/2.8м</t>
+  </si>
+  <si>
+    <t>Двухкамерный электрод RX-Gold для электролизных установок BNC/2.8м</t>
   </si>
   <si>
     <t>19 990 р.</t>
   </si>
   <si>
     <t>Электрод классический с золотым кольцом FREE CHLORINE 1</t>
   </si>
   <si>
     <t>21 990 р.</t>
   </si>
   <si>
     <t>Электрод классический с платиновым кольцом FREE CHLORINE 3</t>
   </si>
   <si>
     <t>43 990 р.</t>
   </si>
   <si>
     <t>Электрод классический кондуктометрический TDS/EC/COND/SALT</t>
   </si>
   <si>
     <t>13 990 р.</t>
   </si>
   <si>
     <t>Титановый электрод защиты измерения от блуждающих токов</t>
   </si>